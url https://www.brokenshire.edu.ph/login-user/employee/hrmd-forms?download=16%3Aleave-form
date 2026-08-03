--- v0 (2025-12-07)
+++ v1 (2026-08-03)
@@ -1,4193 +1,4268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00C450CA" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="00927391" w:rsidRDefault="00927391" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AC17BFF" wp14:editId="7BBED4C1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>502130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10783</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="242654" cy="241540"/>
             <wp:effectExtent l="19050" t="0" r="4996" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2" descr="Brokenshire College School Seal"/>
+            <wp:docPr id="3" name="Picture 2" descr="Brokenshire College School Seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Brokenshire College School Seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" r:link="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="242654" cy="241540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C450CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Brokenshire</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00074FCF" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
+        <w:t>Brokenshire College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Madapo</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="00B65650" w:rsidRDefault="001A1BB2" w:rsidP="00B65650">
+        <w:t>Madapo, Davao City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65650">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>APPLICATION FOR LEAVE OF ABSENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00E45955" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00B65650" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Name: ____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Date of application: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00E45955" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Department/Unit: _____________ Position: _________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00E45955" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Reason for Leave: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00E45955" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Check Nature of Leave:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00E45955" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-[...149 lines deleted...]
-      <w:r w:rsidR="001A1BB2" w:rsidRPr="00E45955">
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/ pay         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Service Leave/Official Business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/o pay      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( ) Study Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick Leave w/ pay                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Maternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Sick Leave w/o pay             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Paternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacation Leave w/ pay </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)Vacation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>w/o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>pay</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="001A1BB2" w:rsidRPr="00E45955">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         ( ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Others (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Pls. Specify</w:t>
+        <w:t xml:space="preserve">Pls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Specify</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>):______</w:t>
       </w:r>
-      <w:r w:rsidR="001A1BB2" w:rsidRPr="00E45955">
-[...52 lines deleted...]
-    <w:p w:rsidR="001A1BB2" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Number of Days: _____  From: ____________ To: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Assigned OIC in case of Dept. Head: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-[...10 lines deleted...]
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00C450CA" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C450CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C450CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00360E1B" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Signature above printed name of Employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>---------------------------------------------------------------------------------</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>) Department Head (1-7 days)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>President (31 days &amp; more)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2C3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For HRMD only: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidTr="001F2C3B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001F2C3B">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidRDefault="001A1BB2" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="00AF4594">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Previous Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidRDefault="001A1BB2" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="00AF4594">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Leave Charged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidRDefault="001A1BB2" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="00AF4594">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Latest Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidTr="001F2C3B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001F2C3B">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidRDefault="001A1BB2" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="00AF4594">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidRDefault="001A1BB2" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="00AF4594">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A1BB2" w:rsidRPr="001F2C3B" w:rsidRDefault="001A1BB2" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="00AF4594">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00360E1B" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Verified: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00360E1B" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="004E6444" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           GEMMA B. ATACADOR, LPT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (3</w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-      </w:r>
+        <w:t>) HRMD S</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>taff – Compensation and Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>APPROVED:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    ____________________________________</w:t>
-[...64 lines deleted...]
-      </w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>APPROVED:</w:t>
-[...8 lines deleted...]
-          <w:b/>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0041703D" w:rsidRPr="00360E1B">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Director, HRMD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00360E1B" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-[...12 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360E1B">
-[...72 lines deleted...]
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="008C6F2F" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Documentary Requisites:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="008C6F2F" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sick Leave – Medical Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="008C6F2F" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Maternity Leave – OB History / Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="008C6F2F" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Paternity Leave – Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="008C6F2F" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="0024364B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Service/Official Business/Training – Program Invitation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="008C6F2F" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-[...44 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A1BB2" w:rsidRPr="00074FCF" w:rsidRDefault="001A1BB2" w:rsidP="001A1BB2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>FRM-HRM27</w:t>
-[...8 lines deleted...]
-          <w:b/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00074FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Rev. No.: 2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
+        <w:t>EMPLOYEE’S</w:t>
       </w:r>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:tab/>
-[...63 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> COPY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="0086180D" w:rsidRDefault="001A1BB2" w:rsidP="0086180D">
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>---------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04BEB" w:rsidRDefault="00A04BEB" w:rsidP="00A04BEB">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2379F7C4" wp14:editId="1922DBD8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>502130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10783</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="242654" cy="241540"/>
             <wp:effectExtent l="19050" t="0" r="4996" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="Picture 3" descr="Brokenshire College School Seal"/>
+            <wp:docPr id="4" name="Picture 2" descr="Brokenshire College School Seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Brokenshire College School Seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" r:link="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="242654" cy="241540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C450CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Brokenshire</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="00074FCF" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+        <w:t>Brokenshire College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Madapo</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="00C450CA" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+        <w:t>Madapo, Davao City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>APPLICATION FOR LEAVE OF ABSENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00C450CA" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00B65650" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Name: ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Date of application: __</w:t>
-[...82 lines deleted...]
-        <w:t>Reason for Leave:</w:t>
+        <w:t xml:space="preserve"> Date of application: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department/Unit: _____________ Position: _________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Reason for Leave: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Check Nature of Leave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/ pay         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Service Leave/Official Business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/o pay      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( ) Study Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick Leave w/ pay                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Maternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Sick Leave w/o pay             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Paternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacation Leave w/ pay </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...5 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)Vacation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...5 lines deleted...]
-        <w:t>Service</w:t>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leave</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>w/o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         ( ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Others (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Pls. Specify</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+        <w:t xml:space="preserve">Pls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Specify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>):______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Number of Days: _____  From: ____________ To: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Assigned OIC in case of Dept. Head: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-[...10 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="00C450CA" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C450CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C450CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Signature above printed name of Employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>---------------------------------------------------------------------------------</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>) Department Head (1-7 days)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>President (31 days &amp; more)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2C3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For HRMD only: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidTr="00A9187B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001E4413">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Previous Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Leave Charged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Latest Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidTr="00A9187B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001E4413">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Verified: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6444" w:rsidRPr="004E6444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>GEMMA B. ATACADOR, LPT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>) HRMD Staff – Compensation and Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>APPROVED:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    ____________________________________</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="14"/>
-[...23 lines deleted...]
-          <w:b/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>APPROVED:</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Director, HRMD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-[...12 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360E1B">
-[...72 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Documentary Requisites:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sick Leave – Medical Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Maternity Leave – OB History / Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Paternity Leave – Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="0024364B" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Service/Official Business/Training – Program Invitation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="001A1BB2" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>FRM-HRM27</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+        <w:t>PAYROLL’S</w:t>
+      </w:r>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Rev. No.: 2</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> COPY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-[...19 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>---------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00927391" w:rsidRDefault="00927391" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="0024364B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42C41D74" wp14:editId="78AACAD2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>502130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10783</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="242654" cy="241540"/>
             <wp:effectExtent l="19050" t="0" r="4996" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="Brokenshire College School Seal"/>
+            <wp:docPr id="5" name="Picture 2" descr="Brokenshire College School Seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Brokenshire College School Seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" r:link="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="242654" cy="241540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C450CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Brokenshire</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="00074FCF" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+        <w:t>Brokenshire College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Madapo</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="00C450CA" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+        <w:t>Madapo, Davao City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>APPLICATION FOR LEAVE OF ABSENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00C450CA" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00B65650" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Name: ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Date of application: __</w:t>
-[...82 lines deleted...]
-        <w:t>Reason for Leave:</w:t>
+        <w:t xml:space="preserve"> Date of application: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department/Unit: _____________ Position: _________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Reason for Leave: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Check Nature of Leave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/ pay         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Service Leave/Official Business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/o pay      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( ) Study Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick Leave w/ pay                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Maternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Sick Leave w/o pay             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Paternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacation Leave w/ pay </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...5 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)Vacation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...5 lines deleted...]
-        <w:t>Service</w:t>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leave</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>w/o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         ( ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Others (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Pls. Specify</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+        <w:t xml:space="preserve">Pls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Specify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>):______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Number of Days: _____  From: ____________ To: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Assigned OIC in case of Dept. Head: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-[...10 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="00C450CA" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C450CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C450CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Signature above printed name of Employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>---------------------------------------------------------------------------------</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>) Department Head (1-7 days)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>President (31 days &amp; more)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2C3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For HRMD only: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1516"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1490"/>
+        <w:gridCol w:w="1490"/>
+        <w:gridCol w:w="1490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidTr="00A9187B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001E4413">
         <w:trPr>
-          <w:trHeight w:val="243"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Previous Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Leave Charged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Latest Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidTr="00A9187B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001E4413">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65650" w:rsidRPr="001F2C3B" w:rsidRDefault="00B65650" w:rsidP="00A9187B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Verified: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6444" w:rsidRPr="004E6444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>GEMMA B. ATACADOR, LPT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>) HRMD Staff – Compensation and Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>APPROVED:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    ____________________________________</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="14"/>
-[...23 lines deleted...]
-          <w:b/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>APPROVED:</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Director, HRMD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="00360E1B" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-[...37 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360E1B">
-[...54 lines deleted...]
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Documentary Requisites:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sick Leave – Medical Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Maternity Leave – OB History / Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Paternity Leave – Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-      <w:pPr>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Service/Official Business/Training – Program Invitation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B65650" w:rsidRPr="008C6F2F" w:rsidRDefault="00B65650" w:rsidP="00B65650">
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="0024364B" w:rsidRPr="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>FRM-HRM27</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Rev. No.: 2</w:t>
+        <w:tab/>
+        <w:t>HRMD’S</w:t>
       </w:r>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:tab/>
-[...69 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> COPY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="0024364B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BEC6208" wp14:editId="067978F8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>502130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10783</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="242654" cy="241540"/>
             <wp:effectExtent l="19050" t="0" r="4996" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="11" name="Picture 11" descr="Brokenshire College School Seal"/>
+            <wp:docPr id="6" name="Picture 2" descr="Brokenshire College School Seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Brokenshire College School Seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" r:link="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="242654" cy="241540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -4195,2212 +4270,3498 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00C450CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Brokenshire College</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="00074FCF" w:rsidRDefault="00934390" w:rsidP="00934390">
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Madapo</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00934390" w:rsidRPr="00B65650" w:rsidRDefault="00934390" w:rsidP="00B65650">
+        <w:t>Madapo, Davao City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65650">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>APPLICATION FOR LEAVE OF ABSENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="00C450CA" w:rsidRDefault="00934390" w:rsidP="00934390">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00B65650" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Name: ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Date of application: __</w:t>
-[...82 lines deleted...]
-        <w:t>Reason for Leave:</w:t>
+        <w:t xml:space="preserve"> Date of application: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department/Unit: _____________ Position: _________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Reason for Leave: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Check Nature of Leave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/ pay         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Service Leave/Official Business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Personal Leave w/o pay      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( ) Study Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick Leave w/ pay                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Maternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) Sick Leave w/o pay             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Paternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00E45955" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacation Leave w/ pay </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>( ) Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...5 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)Vacation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...5 lines deleted...]
-        <w:t>Service</w:t>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leave</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C450CA">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00C450CA">
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>w/o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         ( ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Others (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Pls. Specify</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00934390" w:rsidRDefault="00934390" w:rsidP="00934390">
+        <w:t xml:space="preserve">Pls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Specify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>):______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Number of Days: _____  From: ____________ To: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0024364B" w:rsidRDefault="0024364B" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Assigned OIC in case of Dept. Head: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRDefault="00934390" w:rsidP="00934390">
-[...10 lines deleted...]
-    <w:p w:rsidR="00934390" w:rsidRPr="00C450CA" w:rsidRDefault="00934390" w:rsidP="00934390">
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C450CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00C450CA" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C450CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="00360E1B" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Signature above printed name of Employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>---------------------------------------------------------------------------------</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>) Department Head (1-7 days)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>President (31 days &amp; more)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2C3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">For HRMD only: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1516"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1490"/>
+        <w:gridCol w:w="1490"/>
+        <w:gridCol w:w="1490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidTr="001F2C3B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001E4413">
         <w:trPr>
-          <w:trHeight w:val="243"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidRDefault="00934390" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Previous Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidRDefault="00934390" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Leave Charged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidRDefault="00934390" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2C3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Latest Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidTr="001F2C3B">
+      <w:tr w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidTr="001E4413">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidRDefault="00934390" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidRDefault="00934390" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00934390" w:rsidRPr="001F2C3B" w:rsidRDefault="00934390" w:rsidP="00740A6B">
+          <w:p w:rsidR="003F5E80" w:rsidRPr="001F2C3B" w:rsidRDefault="003F5E80" w:rsidP="001E4413">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00934390" w:rsidRPr="00360E1B" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Verified: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="00360E1B" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6444" w:rsidRPr="004E6444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>GEMMA B. ATACADOR, LPT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (3</w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>) HRMD Staff – Compensation and Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>APPROVED:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    ____________________________________</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="14"/>
-[...23 lines deleted...]
-          <w:b/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00293909" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>APPROVED:</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0019549D">
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
+      <w:r w:rsidRPr="00293909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00360E1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Director, HRMD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="00360E1B" w:rsidRDefault="00934390" w:rsidP="00934390">
-[...37 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00360E1B" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360E1B">
-[...54 lines deleted...]
-    <w:p w:rsidR="00934390" w:rsidRPr="008C6F2F" w:rsidRDefault="00934390" w:rsidP="00934390">
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Documentary Requisites:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="008C6F2F" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Sick Leave – Medical Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="008C6F2F" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Maternity Leave – OB History / Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="008C6F2F" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Paternity Leave – Birth Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="008C6F2F" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Service/Official Business/Training – Program Invitation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="008C6F2F" w:rsidRDefault="00934390" w:rsidP="00934390">
-      <w:pPr>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="008C6F2F" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00934390" w:rsidRPr="001A1BB2" w:rsidRDefault="00934390" w:rsidP="00934390">
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="003F5E80" w:rsidRPr="00074FCF" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>FRM-HRM27</w:t>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Rev. No.: 2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
+        <w:t>EMPLOYEE’S</w:t>
       </w:r>
       <w:r w:rsidRPr="00074FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:tab/>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> COPY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C6F2F" w:rsidRPr="00934390" w:rsidRDefault="00934390" w:rsidP="00934390">
-[...171 lines deleted...]
-    <w:sectPr w:rsidR="008C6F2F" w:rsidSect="008C6F2F">
+    <w:p w:rsidR="003F5E80" w:rsidRPr="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>---------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80" w:rsidP="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5E80" w:rsidRDefault="003F5E80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003F5E80" w:rsidSect="003F5E80">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="18720" w:code="14"/>
-      <w:pgMar w:top="142" w:right="1440" w:bottom="1440" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="18720" w:code="286"/>
+      <w:pgMar w:top="0" w:right="1440" w:bottom="568" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006970F3" w:rsidRDefault="006970F3" w:rsidP="008C6F2F">
+    <w:p w:rsidR="007E04FF" w:rsidRDefault="007E04FF" w:rsidP="008C6F2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006970F3" w:rsidRDefault="006970F3" w:rsidP="008C6F2F">
+    <w:p w:rsidR="007E04FF" w:rsidRDefault="007E04FF" w:rsidP="008C6F2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006970F3" w:rsidRDefault="006970F3" w:rsidP="008C6F2F">
+    <w:p w:rsidR="007E04FF" w:rsidRDefault="007E04FF" w:rsidP="008C6F2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006970F3" w:rsidRDefault="006970F3" w:rsidP="008C6F2F">
+    <w:p w:rsidR="007E04FF" w:rsidRDefault="007E04FF" w:rsidP="008C6F2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0739524F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B21518"/>
+    <w:lvl w:ilvl="0" w:tplc="526C5228">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="091F2B5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B21518"/>
+    <w:lvl w:ilvl="0" w:tplc="526C5228">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="118666D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B21518"/>
+    <w:lvl w:ilvl="0" w:tplc="526C5228">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2248539F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B21518"/>
+    <w:lvl w:ilvl="0" w:tplc="526C5228">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3567EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B21518"/>
+    <w:lvl w:ilvl="0" w:tplc="526C5228">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E3013A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B21518"/>
+    <w:lvl w:ilvl="0" w:tplc="526C5228">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A1BB2"/>
     <w:rsid w:val="0019549D"/>
     <w:rsid w:val="001A1BB2"/>
     <w:rsid w:val="001C3D09"/>
     <w:rsid w:val="001F2C3B"/>
     <w:rsid w:val="00221226"/>
+    <w:rsid w:val="0024364B"/>
     <w:rsid w:val="00244740"/>
+    <w:rsid w:val="00293909"/>
     <w:rsid w:val="00347248"/>
     <w:rsid w:val="00360E1B"/>
+    <w:rsid w:val="003F5E80"/>
     <w:rsid w:val="0041703D"/>
+    <w:rsid w:val="00482664"/>
+    <w:rsid w:val="004E6444"/>
+    <w:rsid w:val="005C4931"/>
     <w:rsid w:val="005F103D"/>
     <w:rsid w:val="00621FD9"/>
     <w:rsid w:val="00622F42"/>
+    <w:rsid w:val="00655DFD"/>
     <w:rsid w:val="006970F3"/>
     <w:rsid w:val="006F4909"/>
+    <w:rsid w:val="007E04FF"/>
     <w:rsid w:val="0086180D"/>
     <w:rsid w:val="008C6F2F"/>
+    <w:rsid w:val="00927391"/>
     <w:rsid w:val="00934390"/>
     <w:rsid w:val="00995AF9"/>
     <w:rsid w:val="009D721C"/>
     <w:rsid w:val="00A04BEB"/>
     <w:rsid w:val="00A2189E"/>
+    <w:rsid w:val="00AB3F02"/>
     <w:rsid w:val="00AD349F"/>
     <w:rsid w:val="00B46C17"/>
     <w:rsid w:val="00B65650"/>
+    <w:rsid w:val="00B74C4E"/>
     <w:rsid w:val="00B81707"/>
     <w:rsid w:val="00BF3A4E"/>
     <w:rsid w:val="00C04E24"/>
+    <w:rsid w:val="00C53ECF"/>
+    <w:rsid w:val="00C632F1"/>
     <w:rsid w:val="00D72DB4"/>
+    <w:rsid w:val="00E32DEB"/>
     <w:rsid w:val="00E45955"/>
     <w:rsid w:val="00EC0992"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-PH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7E99249C"/>
+  <w15:docId w15:val="{14294D62-8BB1-48F7-9EDA-C8B320AD2E5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-PH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A1BB2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001A1BB2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C6F2F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C6F2F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C6F2F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C6F2F"/>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="001A1BB2"/>
+    <w:rsid w:val="00293909"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="004E6444"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...69 lines deleted...]
-    <w:rsid w:val="008C6F2F"/>
+    <w:rsid w:val="004E6444"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.brokenshire.edu.ph/images05/logo.gif" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.brokenshire.edu.ph/images05/logo.gif" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6649,66 +8010,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1060</Words>
-  <Characters>6045</Characters>
+  <Words>922</Words>
+  <Characters>5260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7091</CharactersWithSpaces>
+  <CharactersWithSpaces>6170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HRMD-01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>